--- v0 (2026-06-06)
+++ v1 (2026-09-04)
@@ -1,1079 +1,592 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="55D6248E" w14:textId="77777777" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
+    <w:p w14:paraId="55D6248E" w14:textId="5FA36C06" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00A47F2D" w:rsidP="00877709">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00877709">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>E-mail of brief  intern</w:t>
+        <w:t>I</w:t>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00877709" w:rsidRPr="00877709">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00877709">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ntern</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Betreft: Digitaal verwijzen naar </w:t>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>e e-mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00877709">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+    </w:p>
+    <w:p w14:paraId="654CB829" w14:textId="4A01C23D" w:rsidR="00877709" w:rsidRPr="00565E5D" w:rsidRDefault="000A2DDD" w:rsidP="002A51FA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565E5D">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:t>&lt;naam zorginstelling&gt;</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Gebruik:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00877709">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00565E5D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om betrokken collega’s te informeren over de verandering, hun rol en het aanspreekpunt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18222C5A" w14:textId="77777777" w:rsidR="000A2DDD" w:rsidRPr="002A51FA" w:rsidRDefault="000A2DDD" w:rsidP="000A2DDD">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A51FA">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t> via ZorgDomein</w:t>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderwerp: Vanaf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A51FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>[datum]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A51FA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontvangen we verwijzingen via ZorgDomein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722CBCF3" w14:textId="77777777" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
+    <w:p w14:paraId="1EA87AB8" w14:textId="239A04D6" w:rsidR="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00877709">
-[...3 lines deleted...]
-        <w:t>Beste collega,</w:t>
+      <w:r w:rsidRPr="002A51FA">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Beste collega, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C60980" w14:textId="085D509E" w:rsidR="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
+    <w:p w14:paraId="1BA1886A" w14:textId="306E9DCC" w:rsidR="00A47F2D" w:rsidRPr="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00877709">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Op dit moment vindt de implementatie van ZorgDomein plaats voor </w:t>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanaf </w:t>
       </w:r>
-      <w:r w:rsidRPr="00877709">
+      <w:r w:rsidRPr="00A47F2D">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>&lt;naam zorginstelling&gt;</w:t>
+        <w:t>[datum]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00877709">
-[...3 lines deleted...]
-        <w:t>. In deze e-mail vind je meer informatie rondom het werken met ZorgDomein.</w:t>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ontvangen we verwijzingen via ZorgDomein. Digitaal verwijzen ondersteunt een </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEA6602" w14:textId="77777777" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
+    <w:p w14:paraId="1EFAFE96" w14:textId="77777777" w:rsidR="00A47F2D" w:rsidRPr="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-        <w:t>Waarom ZorgDomein</w:t>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>duidelijke overdracht en helpt betrokken collega’s om goed met elkaar af te stemmen. Zo houden we </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730EE427" w14:textId="2359E273" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
+    <w:p w14:paraId="1E057D30" w14:textId="77777777" w:rsidR="00A47F2D" w:rsidRPr="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00877709">
-[...3 lines deleted...]
-        <w:t>Via ZorgDomein kunnen verwijzers hun patiënten (of cliënten) binnenkort digitaal, dus snel en foutloos, naar ons verwijzen. Via ZorgDomein kan een verwijzer:</w:t>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>meer ruimte over om de patiënt of cliënt persoonlijk verder te helpen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D53B092" w14:textId="69C0B158" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="53A052DC" w14:textId="77777777" w:rsidR="00A47F2D" w:rsidRPr="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
+      <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00877709">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">relevante medische informatie automatisch invullen </w:t>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Werk je straks zelf met ZorgDomein? Dan ontvang je </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>i</w:t>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>[moment]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00877709">
-[...3 lines deleted...]
-        <w:t>n de verwijsbrief; </w:t>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meer informatie over wat je moet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38141036" w14:textId="1D15D608" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="48979325" w14:textId="77777777" w:rsidR="00A47F2D" w:rsidRPr="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
+      <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00877709">
-[...3 lines deleted...]
-        <w:t>actuele informatie van ons krijgen over het zorgtraject, zoals de actuele toegangstijd en de geldende verwijscriteria; </w:t>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>regelen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BEC6B3" w14:textId="015845CE" w:rsidR="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="1289181C" w14:textId="77777777" w:rsidR="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
+      <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00877709">
-[...3 lines deleted...]
-        <w:t>de patiënt/cliënt goed voorbereiden voor de eerste afspraak. </w:t>
+    </w:p>
+    <w:p w14:paraId="79F4C862" w14:textId="7D71D1C3" w:rsidR="00A47F2D" w:rsidRPr="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>[locatie/team]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gelden de volgende werkafspraken: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327A92AE" w14:textId="77777777" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
+    <w:p w14:paraId="3EB83E8E" w14:textId="77777777" w:rsidR="00A47F2D" w:rsidRPr="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
       <w:pPr>
         <w:spacing w:after="120"/>
-        <w:ind w:left="360"/>
-[...17 lines deleted...]
-        <w:t>Account ZorgDomein</w:t>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>[Werkafspraken organisatie]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B575913" w14:textId="77777777" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
+    <w:p w14:paraId="6DC36E78" w14:textId="77777777" w:rsidR="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00877709">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Om met ZorgDomein te kunnen werken is er een account nodig. Je zult deze week een uitnodiging ontvangen voor het aanmaken van een account voor ZorgDomein. </w:t>
+    </w:p>
+    <w:p w14:paraId="3D44973E" w14:textId="2FBFD7B8" w:rsidR="00A47F2D" w:rsidRPr="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Heb je vragen over de werkwijze of het gebruik van ZorgDomein? Neem dan contact op met </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6101360C" w14:textId="77777777" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="0B6AEE35" w14:textId="77777777" w:rsidR="00A47F2D" w:rsidRPr="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
+      <w:pPr>
         <w:spacing w:after="120"/>
-        <w:ind w:left="284"/>
-[...8 lines deleted...]
-        <w:t>Klik op de link “Activeer via deze link”</w:t>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>[naam/contactpunt].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068345DA" w14:textId="77777777" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="14CDA1AB" w14:textId="77777777" w:rsidR="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
+      <w:pPr>
         <w:spacing w:after="120"/>
-        <w:ind w:left="284"/>
-[...8 lines deleted...]
-        <w:t>Hierna volgen twee opties:</w:t>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20412213" w14:textId="00DF6260" w:rsidR="00A47F2D" w:rsidRPr="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Met vriendelijke groet, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751B675A" w14:textId="1FE68D46" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="7DC4FCEE" w14:textId="77777777" w:rsidR="00A47F2D" w:rsidRPr="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
+      <w:pPr>
         <w:spacing w:after="120"/>
-        <w:ind w:left="709"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Inloggen met </w:t>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>[Naam]</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> bestaande ZorgDomein-account:</w:t>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3758D983" w14:textId="0117712E" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="4BB6ED24" w14:textId="1B7417E5" w:rsidR="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="dotted" w:sz="24" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:spacing w:after="120"/>
-        <w:ind w:left="1134"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877709">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vul </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> ZorgDomein account in</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669D4D21" w14:textId="29B80599" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="5735D68C" w14:textId="77777777" w:rsidR="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00877709">
+      <w:pPr>
         <w:spacing w:after="120"/>
-        <w:ind w:left="1134"/>
-[...21 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BA4E353" w14:textId="248C4AA7" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="00877709">
-[...87 lines deleted...]
-        <w:t xml:space="preserve">Uit veiligheidsoverwegingen is de uitnodiging 7 dagen geldig. </w:t>
+    <w:p w14:paraId="5F7CFF91" w14:textId="57EA5540" w:rsidR="00A47F2D" w:rsidRPr="00A47F2D" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A47F2D">
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wil je in deze interne e-mail nog iets opnemen over de accountactivatie en de geldigheidsduur van de uitnodiging? Voor meer informatie en de bijbehorende instructies verwijzen we jullie graag naar de actuele informatie hierover op onze </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="006F6693" w:rsidRPr="006F6693">
+        <w:r w:rsidRPr="00A47F2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t>Klik hier</w:t>
+          <w:t>kennisbankpagina</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006F6693">
-[...11 lines deleted...]
-      <w:r w:rsidR="006F6693">
+      <w:r w:rsidRPr="00A47F2D">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00877709">
-[...11 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4C1E3C31" w14:textId="77777777" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="00877709" w:rsidP="007F5EF5">
-[...316 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId22"/>
+    <w:sectPr w:rsidR="00A47F2D" w:rsidRPr="00A47F2D" w:rsidSect="006277E7">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2126" w:right="1247" w:bottom="1304" w:left="1304" w:header="794" w:footer="839" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10FE01DC" w14:textId="77777777" w:rsidR="00877709" w:rsidRDefault="00877709" w:rsidP="00B6408E">
+    <w:p w14:paraId="228446CE" w14:textId="77777777" w:rsidR="008D29D0" w:rsidRDefault="008D29D0" w:rsidP="00B6408E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9A101D" w14:textId="77777777" w:rsidR="00877709" w:rsidRDefault="00877709" w:rsidP="00B6408E"/>
+    <w:p w14:paraId="479D034F" w14:textId="77777777" w:rsidR="008D29D0" w:rsidRDefault="008D29D0" w:rsidP="00B6408E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A670DC6" w14:textId="77777777" w:rsidR="00877709" w:rsidRDefault="00877709" w:rsidP="00B6408E">
+    <w:p w14:paraId="00056751" w14:textId="77777777" w:rsidR="008D29D0" w:rsidRDefault="008D29D0" w:rsidP="00B6408E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E883A5A" w14:textId="77777777" w:rsidR="00877709" w:rsidRDefault="00877709" w:rsidP="00B6408E"/>
+    <w:p w14:paraId="6A594559" w14:textId="77777777" w:rsidR="008D29D0" w:rsidRDefault="008D29D0" w:rsidP="00B6408E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:altName w:val="Open Sans"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans SemiBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:id w:val="1070160557"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="37910610" w14:textId="77777777" w:rsidR="006277E7" w:rsidRDefault="006277E7" w:rsidP="00704840">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
         </w:pPr>
@@ -1090,51 +603,51 @@
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="51A25320" w14:textId="77777777" w:rsidR="00D936B0" w:rsidRDefault="00D936B0" w:rsidP="006277E7">
     <w:pPr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5B5BDF1F" w14:textId="77777777" w:rsidR="00D936B0" w:rsidRDefault="00D936B0" w:rsidP="00B6408E"/>
   <w:p w14:paraId="6E8B82B3" w14:textId="77777777" w:rsidR="00235261" w:rsidRDefault="00235261" w:rsidP="00B6408E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26043491" w14:textId="77777777" w:rsidR="006277E7" w:rsidRDefault="006277E7" w:rsidP="006277E7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:color w:val="0079C6"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:color w:val="0079C6"/>
       </w:rPr>
       <w:id w:val="1714460512"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
@@ -1418,51 +931,51 @@
             <w:color w:val="FF6C00"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="006277E7">
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
             <w:color w:val="FF6C00"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="67CBA09F" w14:textId="77777777" w:rsidR="00E76865" w:rsidRPr="0025212E" w:rsidRDefault="00E76865" w:rsidP="00B6408E">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="222CC92D" w14:textId="77777777" w:rsidR="000474A6" w:rsidRDefault="006A5734" w:rsidP="00B6408E">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4020B699" wp14:editId="4209DFE0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>341207</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5842000" cy="516466"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="23" name="Text Box 23"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
@@ -1645,72 +1158,72 @@
                       </w:rPr>
                       <w:t>•</w:t>
                     </w:r>
                     <w:r w:rsidRPr="001F0B04">
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="nl-NL"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> zorgdomein.com</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="2B2E9612" w14:textId="77777777" w:rsidR="00597538" w:rsidRDefault="00597538" w:rsidP="00B6408E"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B3BFFBB" w14:textId="77777777" w:rsidR="00877709" w:rsidRDefault="00877709" w:rsidP="00B6408E">
+    <w:p w14:paraId="489F12EC" w14:textId="77777777" w:rsidR="008D29D0" w:rsidRDefault="008D29D0" w:rsidP="00B6408E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CE6CBE" w14:textId="77777777" w:rsidR="00877709" w:rsidRDefault="00877709" w:rsidP="00B6408E"/>
+    <w:p w14:paraId="19A5BE81" w14:textId="77777777" w:rsidR="008D29D0" w:rsidRDefault="008D29D0" w:rsidP="00B6408E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1861CC7C" w14:textId="77777777" w:rsidR="00877709" w:rsidRDefault="00877709" w:rsidP="00B6408E">
+    <w:p w14:paraId="7B491AC5" w14:textId="77777777" w:rsidR="008D29D0" w:rsidRDefault="008D29D0" w:rsidP="00B6408E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEE5DED" w14:textId="77777777" w:rsidR="00877709" w:rsidRDefault="00877709" w:rsidP="00B6408E"/>
+    <w:p w14:paraId="3E950329" w14:textId="77777777" w:rsidR="008D29D0" w:rsidRDefault="008D29D0" w:rsidP="00B6408E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:id w:val="-149131790"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="28E5DF01" w14:textId="77777777" w:rsidR="00AD34DD" w:rsidRDefault="00AD34DD" w:rsidP="00B6408E">
         <w:pPr>
           <w:pStyle w:val="Koptekst"/>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
@@ -1721,51 +1234,51 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="15A8E1A3" w14:textId="77777777" w:rsidR="00AD34DD" w:rsidRDefault="00AD34DD" w:rsidP="00B6408E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B7825B0" w14:textId="77777777" w:rsidR="00AD34DD" w:rsidRPr="00AD34DD" w:rsidRDefault="0025212E" w:rsidP="00756D5D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:ind w:right="566"/>
       <w:rPr>
         <w:color w:val="0079C6"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0025212E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E220A47" wp14:editId="6AF106E7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>5902960</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-816610</wp:posOffset>
           </wp:positionV>
@@ -1810,51 +1323,51 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="1B4A90C7" w14:textId="77777777" w:rsidR="00756D5D" w:rsidRDefault="00756D5D" w:rsidP="00756D5D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:ind w:right="566"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F72A41C" w14:textId="77777777" w:rsidR="00AD34DD" w:rsidRDefault="000C4863" w:rsidP="00B6408E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37C006DA" wp14:editId="5CD3B056">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-2540</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>393700</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1930400" cy="623320"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="33" name="Graphic 33"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1883,51 +1396,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1930400" cy="623320"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="48DC7570"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A644F978"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2685,193 +2198,195 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2107966263">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1354189679">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="540897767">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00877709"/>
     <w:rsid w:val="000474A6"/>
     <w:rsid w:val="00080755"/>
+    <w:rsid w:val="000A2DDD"/>
     <w:rsid w:val="000C3B39"/>
     <w:rsid w:val="000C4863"/>
     <w:rsid w:val="000C7351"/>
     <w:rsid w:val="0010423C"/>
     <w:rsid w:val="001C63B8"/>
     <w:rsid w:val="001F0B04"/>
     <w:rsid w:val="00235261"/>
     <w:rsid w:val="0025212E"/>
     <w:rsid w:val="0025518B"/>
     <w:rsid w:val="002A356B"/>
+    <w:rsid w:val="002A51FA"/>
     <w:rsid w:val="002C5FA2"/>
+    <w:rsid w:val="002F64C6"/>
     <w:rsid w:val="002F6A4D"/>
     <w:rsid w:val="00351CB9"/>
+    <w:rsid w:val="003841AA"/>
     <w:rsid w:val="003E1146"/>
     <w:rsid w:val="005335FC"/>
     <w:rsid w:val="0055256C"/>
+    <w:rsid w:val="00565E5D"/>
     <w:rsid w:val="00597538"/>
     <w:rsid w:val="005A0CDA"/>
     <w:rsid w:val="005F049B"/>
     <w:rsid w:val="006257C3"/>
     <w:rsid w:val="006277E7"/>
     <w:rsid w:val="00633742"/>
     <w:rsid w:val="00653546"/>
     <w:rsid w:val="006546F2"/>
     <w:rsid w:val="0065644C"/>
     <w:rsid w:val="00665B13"/>
     <w:rsid w:val="00683C83"/>
     <w:rsid w:val="006A5734"/>
+    <w:rsid w:val="006C734C"/>
     <w:rsid w:val="006F6693"/>
     <w:rsid w:val="007355FA"/>
     <w:rsid w:val="007419BD"/>
     <w:rsid w:val="00756D5D"/>
     <w:rsid w:val="00796704"/>
     <w:rsid w:val="007F5EF5"/>
     <w:rsid w:val="008047D4"/>
     <w:rsid w:val="00847EF2"/>
     <w:rsid w:val="00877709"/>
     <w:rsid w:val="008C2A66"/>
+    <w:rsid w:val="008D29D0"/>
     <w:rsid w:val="009233D3"/>
     <w:rsid w:val="0095545D"/>
     <w:rsid w:val="009E0A8B"/>
     <w:rsid w:val="009E738A"/>
     <w:rsid w:val="00A409C7"/>
+    <w:rsid w:val="00A47F2D"/>
     <w:rsid w:val="00A82063"/>
     <w:rsid w:val="00A9447C"/>
     <w:rsid w:val="00AA076E"/>
     <w:rsid w:val="00AB1488"/>
     <w:rsid w:val="00AD34DD"/>
+    <w:rsid w:val="00B01899"/>
     <w:rsid w:val="00B26C2B"/>
     <w:rsid w:val="00B6408E"/>
     <w:rsid w:val="00B701BF"/>
     <w:rsid w:val="00BB2236"/>
     <w:rsid w:val="00C36F5B"/>
     <w:rsid w:val="00C64666"/>
     <w:rsid w:val="00C728E7"/>
     <w:rsid w:val="00C81D3F"/>
     <w:rsid w:val="00CE5606"/>
     <w:rsid w:val="00D30EA8"/>
     <w:rsid w:val="00D87EB8"/>
     <w:rsid w:val="00D936B0"/>
     <w:rsid w:val="00DB44F2"/>
     <w:rsid w:val="00DC7C8A"/>
+    <w:rsid w:val="00DE3116"/>
     <w:rsid w:val="00DF6EA7"/>
     <w:rsid w:val="00E0151F"/>
     <w:rsid w:val="00E057F4"/>
     <w:rsid w:val="00E34C49"/>
     <w:rsid w:val="00E56CF7"/>
     <w:rsid w:val="00E76865"/>
     <w:rsid w:val="00EA0012"/>
     <w:rsid w:val="00EA3408"/>
     <w:rsid w:val="00F56134"/>
     <w:rsid w:val="00FC46C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="220456F5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D35F0F1F-6DC0-4C04-9C2F-E869F9B96A1D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3402,50 +2917,51 @@
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Kop8"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003E1146"/>
     <w:pPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
@@ -4037,51 +3553,51 @@
     <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00877709"/>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
       <w:color w:val="333333"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="00877709"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="55788100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="137262627">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -4098,59 +3614,59 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1251546742">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zorgdomein.com/hc/nl/sections/360004778400-Uw-persoonlijke-account" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zorgdomein.com/hc/nl/categories/360002581980-Zorgprofessionals" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Resink\ZorgDomein%20Nederland%20B.V\ZorgDomein%20-%20Documenten\Huisstijl%20-%20Corporate%20Identity\4.%20Word\ZorgDomein_Word_basic_template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -4425,87 +3941,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...26 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007BECADEAC2B1D7449A58C796004E6B23" ma:contentTypeVersion="17" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="eee68a1ba01922954a359bde68077c54">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8feff47a-3f53-40a5-9d7b-8a31e3cfd412" xmlns:ns3="11ec6bf0-8725-4ad7-baac-44c55a7f974e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="13908ede6010969dd84c7e2cbb1518b6" ns2:_="" ns3:_="">
     <xsd:import namespace="8feff47a-3f53-40a5-9d7b-8a31e3cfd412"/>
     <xsd:import namespace="11ec6bf0-8725-4ad7-baac-44c55a7f974e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:pics" minOccurs="0"/>
@@ -4704,133 +4187,166 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8feff47a-3f53-40a5-9d7b-8a31e3cfd412">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="11ec6bf0-8725-4ad7-baac-44c55a7f974e" xsi:nil="true"/>
+    <pics xmlns="8feff47a-3f53-40a5-9d7b-8a31e3cfd412" xsi:nil="true"/>
+    <SharedWithUsers xmlns="11ec6bf0-8725-4ad7-baac-44c55a7f974e">
+      <UserInfo>
+        <DisplayName>Suzanne de Ridder</DisplayName>
+        <AccountId>55</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Lieke Resink-Van Heeringen</DisplayName>
+        <AccountId>86</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56172F4A-CCD1-6B46-B8A1-C1742A942C40}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC305875-AA5F-41E0-8BEE-8BD5C6E6FD07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8feff47a-3f53-40a5-9d7b-8a31e3cfd412"/>
     <ds:schemaRef ds:uri="11ec6bf0-8725-4ad7-baac-44c55a7f974e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B8EA45B-7018-4A08-BB8B-0835CD6153E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79B29074-97C4-4D07-9838-97880F91DCE5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8feff47a-3f53-40a5-9d7b-8a31e3cfd412"/>
+    <ds:schemaRef ds:uri="11ec6bf0-8725-4ad7-baac-44c55a7f974e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ZorgDomein_Word_basic_template</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2073</Characters>
+  <Pages>1</Pages>
+  <Words>164</Words>
+  <Characters>979</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2445</CharactersWithSpaces>
+  <CharactersWithSpaces>1123</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lieke Resink-Van Heeringen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007BECADEAC2B1D7449A58C796004E6B23</vt:lpwstr>