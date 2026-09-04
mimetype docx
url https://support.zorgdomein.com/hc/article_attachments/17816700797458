--- v0 (2026-06-06)
+++ v1 (2026-09-04)
@@ -13,757 +13,598 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="27A4CF9F" w14:textId="77777777" w:rsidR="002F6078" w:rsidRPr="002F6078" w:rsidRDefault="002F6078" w:rsidP="002F6078">
-[...1 lines deleted...]
-        <w:pStyle w:val="Kop2"/>
+    <w:p w14:paraId="55D6248E" w14:textId="13A7BBC0" w:rsidR="00877709" w:rsidRPr="00877709" w:rsidRDefault="001121AC" w:rsidP="00877709">
+      <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F6078">
+      <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Persbericht</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BDD3EF" w14:textId="424A0E8E" w:rsidR="002F6078" w:rsidRDefault="002F6078" w:rsidP="002F6078">
-      <w:pPr>
+    <w:p w14:paraId="57724CE4" w14:textId="77777777" w:rsidR="00B70EC3" w:rsidRPr="00C171E9" w:rsidRDefault="00B70EC3" w:rsidP="00B70EC3">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F6078">
-[...41 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002F6078">
+        <w:t>Gebruik:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C171E9">
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wanneer de livegang ook relevant nieuws oplevert voor lokale of regionale media.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654CB829" w14:textId="1CBDF5BF" w:rsidR="00877709" w:rsidRPr="00C171E9" w:rsidRDefault="00DD1B34" w:rsidP="007F6A98">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C171E9">
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Een persbericht is vooral passend wanneer de livegang ook bredere nieuwswaarde heeft, bijvoorbeeld door nieuw aanbod, een regionale samenwerking of een duidelijke verandering voor verwijzers en cliënten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7EE8B8" w14:textId="77777777" w:rsidR="00F27BE0" w:rsidRPr="00C171E9" w:rsidRDefault="00F27BE0" w:rsidP="00F27BE0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:highlight w:val="yellow"/>
-          <w:lang w:val="nl-NL"/>
+          <w:kern w:val="36"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>&lt;Plaats, datum&gt;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002F6078">
+      </w:pPr>
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="nl-NL"/>
+          <w:kern w:val="36"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Verwijzers in </w:t>
+        <w:t>[Organisatie]</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6078">
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:highlight w:val="yellow"/>
-          <w:lang w:val="nl-NL"/>
+          <w:kern w:val="36"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>&lt;naam regio&gt;</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve"> aangesloten op het digitale zorgplatform ZorgDomein. </w:t>
+        <w:t xml:space="preserve"> start met digitaal verwijzen via ZorgDomein</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACB14B3" w14:textId="77777777" w:rsidR="002F6078" w:rsidRPr="002F6078" w:rsidRDefault="002F6078" w:rsidP="002F6078">
-      <w:pPr>
+    <w:p w14:paraId="15B2C83E" w14:textId="77777777" w:rsidR="00F27BE0" w:rsidRPr="00C171E9" w:rsidRDefault="00F27BE0" w:rsidP="00F27BE0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F6078">
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Op ZorgDomein is bijna al het zorgaanbod van Nederland te vinden. Het zorgaanbod van </w:t>
+        <w:t xml:space="preserve">Vanaf </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6078">
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>&lt;naam zorginstelling&gt;</w:t>
+        <w:t>[datum]</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6078">
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is hier vanaf heden aan toegevoegd. Verwijzers (zoals huisartsen) en hun patiënten hebben zo inzicht in het beschikbare zorgaanbod én actuele wachttijden. Met een paar kliks kiezen zij passende vervolgzorg. De verwijzing gaat vervolgens digitaal, met alle benodigde patiëntinformatie vanuit het informatiesysteem van de verwijzer naar </w:t>
+        <w:t xml:space="preserve"> kunnen verwijzers via ZorgDomein digitaal verwijzen naar </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6078">
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>&lt;naam zorginstelling&gt;</w:t>
+        <w:t>[organisatie].</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6078">
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> Daarmee zet de organisatie een volgende stap in de digitale samenwerking met verwijzers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CED588" w14:textId="77777777" w:rsidR="002F6078" w:rsidRPr="00912C01" w:rsidRDefault="002F6078" w:rsidP="002F6078">
-      <w:pPr>
+    <w:p w14:paraId="06B8AD7F" w14:textId="77777777" w:rsidR="00F27BE0" w:rsidRPr="00C171E9" w:rsidRDefault="00F27BE0" w:rsidP="00F27BE0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="Zwaar"/>
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00912C01">
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
-          <w:rStyle w:val="Zwaar"/>
-[...4 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Betere voorbereiding  </w:t>
+        <w:t>Digitaal verwijzen ondersteunt een duidelijke overdracht en goede afstemming tussen betrokken zorgprofessionals. Zo ontstaat meer ruimte om patiënten of cliënten persoonlijk verder te helpen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E28098" w14:textId="58BCE229" w:rsidR="002F6078" w:rsidRPr="002F6078" w:rsidRDefault="002F6078" w:rsidP="002F6078">
-      <w:pPr>
+    <w:p w14:paraId="75E492BC" w14:textId="77777777" w:rsidR="00F27BE0" w:rsidRPr="00C171E9" w:rsidRDefault="00F27BE0" w:rsidP="00F27BE0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F6078">
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zo beschikt </w:t>
+        <w:t xml:space="preserve">“Met digitaal verwijzen ondersteunen we de samenwerking met verwijzers”, vertelt </w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6078">
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>&lt;naam zorginstelling&gt;</w:t>
+        <w:t>[naam en functie].</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F6078">
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bij het maken van de afspraak over alle benodigde informatie om de patiënt op het juiste spreekuur in te plannen. De afspraak</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> zo gemaakt. En de patiënt ziet meteen welke informatie de eerste keer mee moet.  </w:t>
+        <w:t xml:space="preserve"> “We gebruiken technologie waar die waarde toevoegt, zodat onze zorgprofessionals zich kunnen blijven richten op persoonlijke zorg.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209E1BB0" w14:textId="54BF4B33" w:rsidR="002F6078" w:rsidRDefault="002F6078" w:rsidP="002F6078">
-      <w:pPr>
+    <w:p w14:paraId="09D910DB" w14:textId="77777777" w:rsidR="00C171E9" w:rsidRDefault="00F27BE0" w:rsidP="00F27BE0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Verwijzers vinden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>-------------------------------------------------------------------------------------------------------------------------------------------------</w:t>
+        <w:t>[organisatie]</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0006259F">
+        <w:t xml:space="preserve"> in ZorgDomein onder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Noot voor de redactie </w:t>
+        <w:t>[organisatienaam].</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
-          <w:b/>
-[...17 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25506F01" w14:textId="61F9E69B" w:rsidR="002F6078" w:rsidRPr="002F6078" w:rsidRDefault="002F6078" w:rsidP="002F6078">
-      <w:pPr>
+    <w:p w14:paraId="5CDE3FF0" w14:textId="51DF980D" w:rsidR="00F27BE0" w:rsidRPr="00C171E9" w:rsidRDefault="00F27BE0" w:rsidP="00F27BE0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C171E9">
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor vragen kunnen zij contact opnemen met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C171E9">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>[naam en contactgegevens].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB6ED24" w14:textId="2C5FB3BB" w:rsidR="00877709" w:rsidRPr="00C171E9" w:rsidRDefault="00877709" w:rsidP="00877709">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="dotted" w:sz="24" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F6078">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="002F6078">
+    </w:p>
+    <w:p w14:paraId="5735D68C" w14:textId="77777777" w:rsidR="00A47F2D" w:rsidRPr="00C171E9" w:rsidRDefault="00A47F2D" w:rsidP="00877709">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="593302BB" w14:textId="77777777" w:rsidR="002F6078" w:rsidRPr="0006259F" w:rsidRDefault="002F6078" w:rsidP="002F6078">
-[...17 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5F7CFF91" w14:textId="68151B22" w:rsidR="00A47F2D" w:rsidRPr="00C171E9" w:rsidRDefault="00A47F2D" w:rsidP="00A47F2D">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZorgDomein is het meest gebruikte digitale en onafhankelijke zorgplatform van Nederland. </w:t>
+        <w:t>Wil j</w:t>
       </w:r>
-      <w:r w:rsidR="004E4312">
+      <w:r w:rsidR="009B61F5" w:rsidRPr="00C171E9">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Het</w:t>
+        <w:t>e dit persbericht uitbreiden met meer informatie of instructie</w:t>
       </w:r>
-      <w:r w:rsidR="004E4312" w:rsidRPr="004E4312">
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">? Voor meer informatie en de bijbehorende instructies verwijzen we jullie graag naar de actuele informatie hierover op onze </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E4312">
-[...59 lines deleted...]
-      </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="00A002F7" w:rsidRPr="00A002F7">
+        <w:r w:rsidRPr="00C171E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t>Lees hier</w:t>
+          <w:t>kennisbankpagina</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A002F7">
+      <w:r w:rsidRPr="00C171E9">
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> meer over ZorgDomein.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="004E4312" w:rsidSect="006277E7">
+    <w:sectPr w:rsidR="00A47F2D" w:rsidRPr="00C171E9" w:rsidSect="006277E7">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2126" w:right="1247" w:bottom="1304" w:left="1304" w:header="794" w:footer="839" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="595F6D9B" w14:textId="77777777" w:rsidR="002F6078" w:rsidRDefault="002F6078" w:rsidP="00B6408E">
+    <w:p w14:paraId="178B946E" w14:textId="77777777" w:rsidR="005D39D7" w:rsidRDefault="005D39D7" w:rsidP="00B6408E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFCCBF2" w14:textId="77777777" w:rsidR="002F6078" w:rsidRDefault="002F6078" w:rsidP="00B6408E"/>
+    <w:p w14:paraId="60C9EBCB" w14:textId="77777777" w:rsidR="005D39D7" w:rsidRDefault="005D39D7" w:rsidP="00B6408E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C738EC6" w14:textId="77777777" w:rsidR="002F6078" w:rsidRDefault="002F6078" w:rsidP="00B6408E">
+    <w:p w14:paraId="4DA02EF7" w14:textId="77777777" w:rsidR="005D39D7" w:rsidRDefault="005D39D7" w:rsidP="00B6408E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383910AE" w14:textId="77777777" w:rsidR="002F6078" w:rsidRDefault="002F6078" w:rsidP="00B6408E"/>
+    <w:p w14:paraId="1536881C" w14:textId="77777777" w:rsidR="005D39D7" w:rsidRDefault="005D39D7" w:rsidP="00B6408E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans Light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:altName w:val="Open Sans"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans SemiBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:id w:val="1070160557"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3B59F3DF" w14:textId="77777777" w:rsidR="006277E7" w:rsidRDefault="006277E7" w:rsidP="00704840">
+      <w:p w14:paraId="37910610" w14:textId="77777777" w:rsidR="006277E7" w:rsidRDefault="006277E7" w:rsidP="00704840">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="04ED73F4" w14:textId="77777777" w:rsidR="00D936B0" w:rsidRDefault="00D936B0" w:rsidP="006277E7">
+  <w:p w14:paraId="51A25320" w14:textId="77777777" w:rsidR="00D936B0" w:rsidRDefault="00D936B0" w:rsidP="006277E7">
     <w:pPr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="24860520" w14:textId="77777777" w:rsidR="00D936B0" w:rsidRDefault="00D936B0" w:rsidP="00B6408E"/>
-  <w:p w14:paraId="447F59EB" w14:textId="77777777" w:rsidR="00235261" w:rsidRDefault="00235261" w:rsidP="00B6408E"/>
+  <w:p w14:paraId="5B5BDF1F" w14:textId="77777777" w:rsidR="00D936B0" w:rsidRDefault="00D936B0" w:rsidP="00B6408E"/>
+  <w:p w14:paraId="6E8B82B3" w14:textId="77777777" w:rsidR="00235261" w:rsidRDefault="00235261" w:rsidP="00B6408E"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4F5BD2F7" w14:textId="77777777" w:rsidR="006277E7" w:rsidRDefault="006277E7" w:rsidP="006277E7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="26043491" w14:textId="77777777" w:rsidR="006277E7" w:rsidRDefault="006277E7" w:rsidP="006277E7">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:color w:val="0079C6"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:color w:val="0079C6"/>
       </w:rPr>
       <w:id w:val="1714460512"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:color w:val="FF6C00"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="10B926AC" w14:textId="77777777" w:rsidR="0025212E" w:rsidRPr="00597538" w:rsidRDefault="006277E7" w:rsidP="00B6408E">
+      <w:p w14:paraId="0A61578D" w14:textId="77777777" w:rsidR="0025212E" w:rsidRPr="00597538" w:rsidRDefault="006277E7" w:rsidP="00B6408E">
         <w:pPr>
           <w:pStyle w:val="Koptekst"/>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
             <w:color w:val="FF6C00"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661311" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="462FEBD8" wp14:editId="3777AA57">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661311" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BA2C634" wp14:editId="6E9A7D26">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>63500</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>155152</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="5842000" cy="516255"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="5" name="Text Box 5"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                       <wps:wsp>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5842000" cy="516255"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln w="6350">
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w14:paraId="46596F61" w14:textId="77777777" w:rsidR="006A5734" w:rsidRPr="00653546" w:rsidRDefault="006A5734" w:rsidP="009E738A">
+                            <w:p w14:paraId="0FDE7B7B" w14:textId="77777777" w:rsidR="006A5734" w:rsidRPr="00653546" w:rsidRDefault="006A5734" w:rsidP="009E738A">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="nl-NL"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00653546">
                                 <w:rPr>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="nl-NL"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">Straatweg 68 </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00653546">
                                 <w:rPr>
                                   <w:color w:val="0079C6"/>
                                   <w:sz w:val="16"/>
                                   <w:szCs w:val="16"/>
                                   <w:lang w:val="nl-NL"/>
                                 </w:rPr>
                                 <w:t>•</w:t>
                               </w:r>
@@ -809,58 +650,58 @@
                                 <w:t xml:space="preserve"> zorgdomein.com</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </mc:Choice>
             <mc:Fallback>
               <w:pict>
-                <v:shapetype w14:anchorId="462FEBD8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:shapetype w14:anchorId="3BA2C634" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 5" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:5pt;margin-top:12.2pt;width:460pt;height:40.65pt;z-index:251661311;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmgK72FgIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817Jdy00Ey4GbwEWB&#10;IAngFDnTFGkJILksSVtyv75LSn4g7anohdrlrvYxM1zcdVqRg3C+AVPSyWhMiTAcqsbsSvrjdf3p&#10;hhIfmKmYAiNKehSe3i0/fli0thBTqEFVwhEsYnzR2pLWIdgiyzyvhWZ+BFYYDEpwmgV03S6rHGux&#10;ulbZdDyeZy24yjrgwnu8feiDdJnqSyl4eJbSi0BUSXG2kE6Xzm08s+WCFTvHbN3wYQz2D1No1hhs&#10;ei71wAIje9f8UUo33IEHGUYcdAZSNlykHXCbyfjdNpuaWZF2QXC8PcPk/19Z/nTY2BdHQvcVOiQw&#10;AtJaX3i8jPt00un4xUkJxhHC4xk20QXC8TK/mSEVGOIYyyfzaZ7HMtnlb+t8+CZAk2iU1CEtCS12&#10;ePShTz2lxGYG1o1SiRplSFvS+ed8nH44R7C4MtjjMmu0QrfthgW2UB1xLwc95d7ydYPNH5kPL8wh&#10;xzgv6jY84yEVYBMYLEpqcL/+dh/zEXqMUtKiZkrqf+6ZE5So7wZJuZ3MZlFkyZnlX6bouOvI9jpi&#10;9voeUJYTfCGWJzPmB3UypQP9hvJexa4YYoZj75JuT+Z96JWMz4OL1SoloawsC49mY3ksHeGM0L52&#10;b8zZAf+AzD3BSV2seEdDn9sTsdoHkE3iKALcozrgjpJMLA/PJ2r+2k9Zl0e+/A0AAP//AwBQSwME&#10;FAAGAAgAAAAhADf4OL3eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0tPwzAQhO9I/AdrkbhR&#10;hz54hDgVqlRxQqKFquLmxNs4Il5HsZuEf8/mVI6z32h2JluPrhE9dqH2pOB+loBAKr2pqVLw9bm9&#10;ewIRoiajG0+o4BcDrPPrq0ynxg+0w34fK8EhFFKtwMbYplKG0qLTYeZbJGYn3zkdWXaVNJ0eONw1&#10;cp4kD9LpmviD1S1uLJY/+7NT8O1WRThtyu37oX8bDrvF8cNWR6Vub8bXFxARx3gxw1Sfq0POnQp/&#10;JhNEwzrhKVHBfLkEwfx5MR2KCaweQeaZ/L8g/wMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCmgK72FgIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQA3+Di93gAAAAkBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                   <v:textbox>
                     <w:txbxContent>
-                      <w:p w14:paraId="46596F61" w14:textId="77777777" w:rsidR="006A5734" w:rsidRPr="00653546" w:rsidRDefault="006A5734" w:rsidP="009E738A">
+                      <w:p w14:paraId="0FDE7B7B" w14:textId="77777777" w:rsidR="006A5734" w:rsidRPr="00653546" w:rsidRDefault="006A5734" w:rsidP="009E738A">
                         <w:pPr>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="nl-NL"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00653546">
                           <w:rPr>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="nl-NL"/>
                           </w:rPr>
                           <w:t xml:space="preserve">Straatweg 68 </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00653546">
                           <w:rPr>
                             <w:color w:val="0079C6"/>
                             <w:sz w:val="16"/>
                             <w:szCs w:val="16"/>
                             <w:lang w:val="nl-NL"/>
                           </w:rPr>
                           <w:t>•</w:t>
                         </w:r>
@@ -911,151 +752,151 @@
                 </v:shape>
               </w:pict>
             </mc:Fallback>
           </mc:AlternateContent>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:id w:val="-650823676"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="2A0D5F44" w14:textId="77777777" w:rsidR="006277E7" w:rsidRDefault="006277E7" w:rsidP="006277E7">
+      <w:p w14:paraId="53686A87" w14:textId="77777777" w:rsidR="006277E7" w:rsidRDefault="006277E7" w:rsidP="006277E7">
         <w:pPr>
           <w:pStyle w:val="Voettekst"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="11261" w:y="499"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="006277E7">
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
             <w:color w:val="FF6C00"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="006277E7">
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
             <w:color w:val="FF6C00"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="006277E7">
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
             <w:color w:val="FF6C00"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidRPr="006277E7">
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
             <w:noProof/>
             <w:color w:val="FF6C00"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="006277E7">
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
             <w:color w:val="FF6C00"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5E0C71D1" w14:textId="77777777" w:rsidR="00E76865" w:rsidRPr="0025212E" w:rsidRDefault="00E76865" w:rsidP="00B6408E">
+  <w:p w14:paraId="67CBA09F" w14:textId="77777777" w:rsidR="00E76865" w:rsidRPr="0025212E" w:rsidRDefault="00E76865" w:rsidP="00B6408E">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5FEF83A6" w14:textId="77777777" w:rsidR="000474A6" w:rsidRDefault="006A5734" w:rsidP="00B6408E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="222CC92D" w14:textId="77777777" w:rsidR="000474A6" w:rsidRDefault="006A5734" w:rsidP="00B6408E">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="098D7BA6" wp14:editId="13CD4EEC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4020B699" wp14:editId="4209DFE0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>341207</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5842000" cy="516466"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="23" name="Text Box 23"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5842000" cy="516466"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="167E8A5C" w14:textId="77777777" w:rsidR="00F56134" w:rsidRPr="00B26C2B" w:rsidRDefault="00F56134" w:rsidP="006277E7">
+                        <w:p w14:paraId="0F8FE7B5" w14:textId="77777777" w:rsidR="00F56134" w:rsidRPr="00B26C2B" w:rsidRDefault="00F56134" w:rsidP="006277E7">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="nl-NL"/>
                               <w14:textFill>
                                 <w14:noFill/>
                               </w14:textFill>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="001F0B04">
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                               <w:lang w:val="nl-NL"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Straatweg 68 </w:t>
                           </w:r>
                           <w:r w:rsidRPr="009233D3">
                             <w:rPr>
                               <w:color w:val="0079C6"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
@@ -1105,58 +946,58 @@
                             <w:t xml:space="preserve"> zorgdomein.com</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="098D7BA6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="4020B699" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 23" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:26.85pt;width:460pt;height:40.65pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMA+ZEGAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc67Vd201WXkduIleV&#10;oiSSU+WMWfAiAUMBe9f99R1YfyntqeqFnWFm5+O9x/yuM5rshQ8KbEVHgyElwnKold1W9Mfr6tMN&#10;JSEyWzMNVlT0IAK9W3z8MG9dKcbQgK6FJ1jEhrJ1FW1idGVRBN4Iw8IAnLAYlOANi+j6bVF71mJ1&#10;o4vxcDgrWvC188BFCHj70AfpIteXUvD4LGUQkeiK4mwxnz6fm3QWizkrt565RvHjGOwfpjBMWWx6&#10;LvXAIiM7r/4oZRT3EEDGAQdTgJSKi7wDbjMavttm3TAn8i4ITnBnmML/K8uf9mv34knsvkKHBCZA&#10;WhfKgJdpn056k744KcE4Qng4wya6SDheTm8mSAWGOMamo9lkNktlisvfzof4TYAhyaioR1oyWmz/&#10;GGKfekpJzSyslNaZGm1JW9HZ5+kw/3COYHFtscdl1mTFbtMRVV/tsYH6gOt56JkPjq8UzvDIQnxh&#10;HqnGsVG+8RkPqQF7wdGipAH/62/3KR8ZwCglLUqnouHnjnlBif5ukZvb0WSStJadyfTLGB1/Hdlc&#10;R+zO3AOqc4QPxfFspvyoT6b0YN5Q5cvUFUPMcuxd0c3JvI+9oPGVcLFc5iRUl2Px0a4dT6UTqgnh&#10;1+6NeXekISKBT3ASGSvfsdHn9nwsdxGkylQlnHtUj/CjMjPZx1eUpH/t56zLW1/8BgAA//8DAFBL&#10;AwQUAAYACAAAACEArp1ONN0AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBSE74L/YXmC&#10;N7vRELUxmyKF4kmw1VJ622Rfs8Hs25DdJvHf+zzZ4zDDzDfFanadGHEIrScF94sEBFLtTUuNgq/P&#10;zd0ziBA1Gd15QgU/GGBVXl8VOjd+oi2Ou9gILqGQawU2xj6XMtQWnQ4L3yOxd/KD05Hl0Egz6InL&#10;XScfkuRROt0SL1jd49pi/b07OwVHl1XhtK437/vxbdpv08OHbQ5K3d7Mry8gIs7xPwx/+IwOJTNV&#10;/kwmiE4BH4kKsvQJBLtLHgNRcSzNEpBlIS/5y18AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEATAPmRBgCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEArp1ONN0AAAAHAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="167E8A5C" w14:textId="77777777" w:rsidR="00F56134" w:rsidRPr="00B26C2B" w:rsidRDefault="00F56134" w:rsidP="006277E7">
+                  <w:p w14:paraId="0F8FE7B5" w14:textId="77777777" w:rsidR="00F56134" w:rsidRPr="00B26C2B" w:rsidRDefault="00F56134" w:rsidP="006277E7">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="nl-NL"/>
                         <w14:textFill>
                           <w14:noFill/>
                         </w14:textFill>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="001F0B04">
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="nl-NL"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Straatweg 68 </w:t>
                     </w:r>
                     <w:r w:rsidRPr="009233D3">
                       <w:rPr>
                         <w:color w:val="0079C6"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
@@ -1192,150 +1033,150 @@
                       <w:rPr>
                         <w:color w:val="0079C6"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="nl-NL"/>
                       </w:rPr>
                       <w:t>•</w:t>
                     </w:r>
                     <w:r w:rsidRPr="001F0B04">
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                         <w:lang w:val="nl-NL"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> zorgdomein.com</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="029A5F4F" w14:textId="77777777" w:rsidR="00597538" w:rsidRDefault="00597538" w:rsidP="00B6408E"/>
+  <w:p w14:paraId="2B2E9612" w14:textId="77777777" w:rsidR="00597538" w:rsidRDefault="00597538" w:rsidP="00B6408E"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70FE42BF" w14:textId="77777777" w:rsidR="002F6078" w:rsidRDefault="002F6078" w:rsidP="00B6408E">
+    <w:p w14:paraId="2AAF281B" w14:textId="77777777" w:rsidR="005D39D7" w:rsidRDefault="005D39D7" w:rsidP="00B6408E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655382CF" w14:textId="77777777" w:rsidR="002F6078" w:rsidRDefault="002F6078" w:rsidP="00B6408E"/>
+    <w:p w14:paraId="1CA2651C" w14:textId="77777777" w:rsidR="005D39D7" w:rsidRDefault="005D39D7" w:rsidP="00B6408E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33EAC08B" w14:textId="77777777" w:rsidR="002F6078" w:rsidRDefault="002F6078" w:rsidP="00B6408E">
+    <w:p w14:paraId="2DCF0AAD" w14:textId="77777777" w:rsidR="005D39D7" w:rsidRDefault="005D39D7" w:rsidP="00B6408E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE95FCC" w14:textId="77777777" w:rsidR="002F6078" w:rsidRDefault="002F6078" w:rsidP="00B6408E"/>
+    <w:p w14:paraId="7AD958B9" w14:textId="77777777" w:rsidR="005D39D7" w:rsidRDefault="005D39D7" w:rsidP="00B6408E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
       <w:id w:val="-149131790"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="747193BB" w14:textId="77777777" w:rsidR="00AD34DD" w:rsidRDefault="00AD34DD" w:rsidP="00B6408E">
+      <w:p w14:paraId="28E5DF01" w14:textId="77777777" w:rsidR="00AD34DD" w:rsidRDefault="00AD34DD" w:rsidP="00B6408E">
         <w:pPr>
           <w:pStyle w:val="Koptekst"/>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Paginanummer"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="443D5071" w14:textId="77777777" w:rsidR="00AD34DD" w:rsidRDefault="00AD34DD" w:rsidP="00B6408E">
+  <w:p w14:paraId="15A8E1A3" w14:textId="77777777" w:rsidR="00AD34DD" w:rsidRDefault="00AD34DD" w:rsidP="00B6408E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="668E8F66" w14:textId="77777777" w:rsidR="00AD34DD" w:rsidRPr="00AD34DD" w:rsidRDefault="0025212E" w:rsidP="00756D5D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B7825B0" w14:textId="77777777" w:rsidR="00AD34DD" w:rsidRPr="00AD34DD" w:rsidRDefault="0025212E" w:rsidP="00756D5D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:ind w:right="566"/>
       <w:rPr>
         <w:color w:val="0079C6"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0025212E">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F6C06B8" wp14:editId="6E4AC9E3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E220A47" wp14:editId="6AF106E7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>5902960</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-816610</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="406800" cy="626400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="32" name="Graphic 32"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Graphic 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1350,73 +1191,73 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="406800" cy="626400"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="062022C9" w14:textId="77777777" w:rsidR="00756D5D" w:rsidRDefault="00756D5D" w:rsidP="00756D5D">
+  <w:p w14:paraId="1B4A90C7" w14:textId="77777777" w:rsidR="00756D5D" w:rsidRDefault="00756D5D" w:rsidP="00756D5D">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:ind w:right="566"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="621F4277" w14:textId="77777777" w:rsidR="00AD34DD" w:rsidRDefault="000C4863" w:rsidP="00B6408E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F72A41C" w14:textId="77777777" w:rsidR="00AD34DD" w:rsidRDefault="000C4863" w:rsidP="00B6408E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04CEA287" wp14:editId="063DBD22">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37C006DA" wp14:editId="5CD3B056">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-2540</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>393700</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1930400" cy="623320"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="33" name="Graphic 33"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="4" name="Graphic 4"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -1435,51 +1276,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1930400" cy="623320"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="48DC7570"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A644F978"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -1619,226 +1460,815 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3672014C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05C341C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1876A9D2"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F4018FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="248083B0"/>
+    <w:lvl w:ilvl="0" w:tplc="EAD464B6">
+      <w:start w:val="15"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35571956"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1749D6A"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FE159E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F836B9BE"/>
+    <w:lvl w:ilvl="0" w:tplc="B6B280A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FAD05A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1002A100"/>
+    <w:lvl w:ilvl="0" w:tplc="C5D288C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0413001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0413001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0413000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0413001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1731272945">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="170419080">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="718435022">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="21323342">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1578051951">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="87773640">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="292447442">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1547401860">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1890611069">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="663122189">
     <w:abstractNumId w:val="9"/>
   </w:num>
+  <w:num w:numId="11" w16cid:durableId="1082027689">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1676109742">
+    <w:abstractNumId w:val="13"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1089153798">
+    <w:abstractNumId w:val="14"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="2107966263">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1354189679">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="540897767">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002F6078"/>
+    <w:rsidRoot w:val="00877709"/>
     <w:rsid w:val="000474A6"/>
-    <w:rsid w:val="0006259F"/>
     <w:rsid w:val="00080755"/>
+    <w:rsid w:val="000A2DDD"/>
     <w:rsid w:val="000C3B39"/>
     <w:rsid w:val="000C4863"/>
     <w:rsid w:val="000C7351"/>
     <w:rsid w:val="0010423C"/>
+    <w:rsid w:val="001121AC"/>
     <w:rsid w:val="001C63B8"/>
     <w:rsid w:val="001F0B04"/>
     <w:rsid w:val="00235261"/>
     <w:rsid w:val="0025212E"/>
     <w:rsid w:val="0025518B"/>
     <w:rsid w:val="002A356B"/>
     <w:rsid w:val="002C5FA2"/>
-    <w:rsid w:val="002F6078"/>
     <w:rsid w:val="002F6A4D"/>
     <w:rsid w:val="00351CB9"/>
+    <w:rsid w:val="003841AA"/>
     <w:rsid w:val="003E1146"/>
-    <w:rsid w:val="004E4312"/>
     <w:rsid w:val="005335FC"/>
     <w:rsid w:val="0055256C"/>
     <w:rsid w:val="00597538"/>
     <w:rsid w:val="005A0CDA"/>
+    <w:rsid w:val="005D39D7"/>
     <w:rsid w:val="005F049B"/>
     <w:rsid w:val="006257C3"/>
     <w:rsid w:val="006277E7"/>
     <w:rsid w:val="00633742"/>
     <w:rsid w:val="00653546"/>
     <w:rsid w:val="006546F2"/>
     <w:rsid w:val="0065644C"/>
     <w:rsid w:val="00665B13"/>
     <w:rsid w:val="00683C83"/>
     <w:rsid w:val="006A5734"/>
-    <w:rsid w:val="006B2365"/>
+    <w:rsid w:val="006F6693"/>
     <w:rsid w:val="007355FA"/>
     <w:rsid w:val="007419BD"/>
     <w:rsid w:val="00756D5D"/>
     <w:rsid w:val="00796704"/>
+    <w:rsid w:val="007F5EF5"/>
+    <w:rsid w:val="007F6A98"/>
     <w:rsid w:val="008047D4"/>
-    <w:rsid w:val="008421F9"/>
     <w:rsid w:val="00847EF2"/>
+    <w:rsid w:val="00877709"/>
     <w:rsid w:val="008C2A66"/>
-    <w:rsid w:val="00912C01"/>
     <w:rsid w:val="009233D3"/>
     <w:rsid w:val="0095545D"/>
+    <w:rsid w:val="009B61F5"/>
     <w:rsid w:val="009E0A8B"/>
     <w:rsid w:val="009E738A"/>
-    <w:rsid w:val="00A002F7"/>
     <w:rsid w:val="00A409C7"/>
+    <w:rsid w:val="00A47F2D"/>
     <w:rsid w:val="00A82063"/>
     <w:rsid w:val="00A9447C"/>
     <w:rsid w:val="00AA076E"/>
-    <w:rsid w:val="00AA2F02"/>
     <w:rsid w:val="00AB1488"/>
     <w:rsid w:val="00AD34DD"/>
+    <w:rsid w:val="00B01899"/>
     <w:rsid w:val="00B26C2B"/>
     <w:rsid w:val="00B6408E"/>
     <w:rsid w:val="00B701BF"/>
+    <w:rsid w:val="00B70EC3"/>
     <w:rsid w:val="00BB2236"/>
+    <w:rsid w:val="00C171E9"/>
     <w:rsid w:val="00C36F5B"/>
     <w:rsid w:val="00C64666"/>
     <w:rsid w:val="00C728E7"/>
     <w:rsid w:val="00C81D3F"/>
     <w:rsid w:val="00CE5606"/>
     <w:rsid w:val="00D30EA8"/>
     <w:rsid w:val="00D87EB8"/>
     <w:rsid w:val="00D936B0"/>
     <w:rsid w:val="00DB44F2"/>
     <w:rsid w:val="00DC7C8A"/>
+    <w:rsid w:val="00DD1B34"/>
     <w:rsid w:val="00DF6EA7"/>
     <w:rsid w:val="00E0151F"/>
     <w:rsid w:val="00E057F4"/>
     <w:rsid w:val="00E34C49"/>
     <w:rsid w:val="00E56CF7"/>
     <w:rsid w:val="00E76865"/>
     <w:rsid w:val="00EA0012"/>
     <w:rsid w:val="00EA3408"/>
+    <w:rsid w:val="00F27BE0"/>
     <w:rsid w:val="00F56134"/>
     <w:rsid w:val="00FC46C1"/>
-    <w:rsid w:val="00FC71CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="43E66DD6"/>
+  <w14:docId w14:val="220456F5"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E9666F02-6B56-4AC3-9289-D40A4A90C9EF}"/>
+  <w15:docId w15:val="{D35F0F1F-6DC0-4C04-9C2F-E869F9B96A1D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1846,51 +2276,51 @@
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2965,55 +3395,91 @@
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AD34DD"/>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
       <w:color w:val="333333"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009E738A"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Open Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
       <w:color w:val="333333"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00877709"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00877709"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Open Sans Light" w:eastAsia="Times New Roman" w:hAnsi="Open Sans Light" w:cs="Open Sans Light"/>
+      <w:color w:val="333333"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:lang w:val="en-US" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
+    <w:name w:val="annotation reference"/>
+    <w:rsid w:val="00877709"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="55788100">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="137262627">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3030,51 +3496,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1251546742">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zorgdomein.com/over-ons/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.zorgdomein.com/hc/nl/categories/360002581980-Zorgprofessionals" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\Resink\ZorgDomein%20Nederland%20B.V\ZorgDomein%20-%20Documenten\Huisstijl%20-%20Corporate%20Identity\4.%20Word\ZorgDomein_Word_basic_template.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -3357,87 +3823,78 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="8feff47a-3f53-40a5-9d7b-8a31e3cfd412">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="11ec6bf0-8725-4ad7-baac-44c55a7f974e" xsi:nil="true"/>
     <pics xmlns="8feff47a-3f53-40a5-9d7b-8a31e3cfd412" xsi:nil="true"/>
     <SharedWithUsers xmlns="11ec6bf0-8725-4ad7-baac-44c55a7f974e">
       <UserInfo>
         <DisplayName>Suzanne de Ridder</DisplayName>
         <AccountId>55</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Lieke Resink-Van Heeringen</DisplayName>
         <AccountId>86</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007BECADEAC2B1D7449A58C796004E6B23" ma:contentTypeVersion="17" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="eee68a1ba01922954a359bde68077c54">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8feff47a-3f53-40a5-9d7b-8a31e3cfd412" xmlns:ns3="11ec6bf0-8725-4ad7-baac-44c55a7f974e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="13908ede6010969dd84c7e2cbb1518b6" ns2:_="" ns3:_="">
     <xsd:import namespace="8feff47a-3f53-40a5-9d7b-8a31e3cfd412"/>
     <xsd:import namespace="11ec6bf0-8725-4ad7-baac-44c55a7f974e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:pics" minOccurs="0"/>
@@ -3636,133 +4093,142 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79B29074-97C4-4D07-9838-97880F91DCE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8feff47a-3f53-40a5-9d7b-8a31e3cfd412"/>
     <ds:schemaRef ds:uri="11ec6bf0-8725-4ad7-baac-44c55a7f974e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B8EA45B-7018-4A08-BB8B-0835CD6153E4}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56172F4A-CCD1-6B46-B8A1-C1742A942C40}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC305875-AA5F-41E0-8BEE-8BD5C6E6FD07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8feff47a-3f53-40a5-9d7b-8a31e3cfd412"/>
     <ds:schemaRef ds:uri="11ec6bf0-8725-4ad7-baac-44c55a7f974e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B8EA45B-7018-4A08-BB8B-0835CD6153E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ZorgDomein_Word_basic_template</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>303</Words>
-  <Characters>1670</Characters>
+  <Words>199</Words>
+  <Characters>1211</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1970</CharactersWithSpaces>
+  <CharactersWithSpaces>1388</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lieke Resink-Van Heeringen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007BECADEAC2B1D7449A58C796004E6B23</vt:lpwstr>